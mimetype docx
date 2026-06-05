--- v0 (2026-03-07)
+++ v1 (2026-06-05)
@@ -1,1446 +1,723 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="2B7D7E35" w14:textId="44394EB0" w:rsidR="00C874CD" w:rsidRPr="00E570DB" w:rsidRDefault="00C874CD" w:rsidP="00C874CD">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+    <w:p w14:paraId="1624370B" w14:textId="77777777" w:rsidR="00B824B5" w:rsidRDefault="00B824B5"/>
+    <w:p w14:paraId="0753E1AF" w14:textId="21253F36" w:rsidR="00B824B5" w:rsidRPr="00B824B5" w:rsidRDefault="00B824B5" w:rsidP="00B824B5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B824B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...8 lines deleted...]
-        <w:jc w:val="center"/>
+        </w:rPr>
+        <w:t>NCFC 2026 CURRICULUM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="136CA7C0" w14:textId="77777777" w:rsidR="00B824B5" w:rsidRPr="00B824B5" w:rsidRDefault="00B824B5" w:rsidP="00B824B5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="315A9AE2" w14:textId="77777777" w:rsidR="00B824B5" w:rsidRPr="00B824B5" w:rsidRDefault="00B824B5" w:rsidP="00B824B5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70DB3A3E" w14:textId="3BD77C0B" w:rsidR="00B824B5" w:rsidRPr="00B824B5" w:rsidRDefault="00B824B5" w:rsidP="00B824B5">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005E1007">
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B824B5">
         <w:rPr>
           <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...75 lines deleted...]
-      <w:r w:rsidRPr="00464141">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Seminars</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D3B2016" w14:textId="77777777" w:rsidR="00B824B5" w:rsidRDefault="00B824B5" w:rsidP="00B824B5"/>
+    <w:p w14:paraId="6736B70C" w14:textId="24EA5D93" w:rsidR="00B824B5" w:rsidRDefault="00B824B5" w:rsidP="00B824B5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Green Means Go: Using the Tuner as A Guide to a Beautiful Tone” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B012ED" w14:textId="77777777" w:rsidR="00B824B5" w:rsidRPr="00464141" w:rsidRDefault="00B824B5" w:rsidP="00B824B5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12D2D894" w14:textId="4F2D5103" w:rsidR="00B824B5" w:rsidRDefault="00B824B5" w:rsidP="00B824B5">
+      <w:pPr>
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00464141">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00464141">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Flute Trivia: From Andersen to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Zyman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00464141">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Everything in Between</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00464141">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00464141">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="40560CBA" w14:textId="77777777" w:rsidR="00B824B5" w:rsidRPr="00464141" w:rsidRDefault="00B824B5" w:rsidP="00B824B5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="403309B9" w14:textId="1889CD30" w:rsidR="00B824B5" w:rsidRDefault="00B824B5" w:rsidP="00B824B5">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00464141">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This is Your Brain on Flute: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Neuroscience Behind Practicing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00464141">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00464141">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="482D5A5F" w14:textId="77777777" w:rsidR="00B824B5" w:rsidRPr="00464141" w:rsidRDefault="00B824B5" w:rsidP="00B824B5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4742D652" w14:textId="20E65183" w:rsidR="00B824B5" w:rsidRPr="00B824B5" w:rsidRDefault="00B824B5" w:rsidP="00B824B5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00464141">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Observations from Behind the Curtain: Audition Myths and Realities to Strengthen Your Mindset and Let Your Artistry Shine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00464141">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A24EA05" w14:textId="77777777" w:rsidR="00B824B5" w:rsidRPr="00464141" w:rsidRDefault="00B824B5" w:rsidP="00B824B5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2532A0AD" w14:textId="4F6B1897" w:rsidR="00B824B5" w:rsidRPr="00464141" w:rsidRDefault="00B824B5" w:rsidP="00B824B5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00464141">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+        <w:t>All-State All-Stars</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00464141">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224AE50A" w14:textId="77777777" w:rsidR="00B824B5" w:rsidRPr="00464141" w:rsidRDefault="00B824B5" w:rsidP="00B824B5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E418275" w14:textId="20992BE1" w:rsidR="00B824B5" w:rsidRDefault="00B824B5" w:rsidP="00B824B5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00464141">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5EDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5EDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vibrato Shakedown:  What vibrato is, how to make it happen, and where to use </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CF5EDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>it</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CF5EDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="205E5894" w14:textId="77777777" w:rsidR="00B824B5" w:rsidRPr="00464141" w:rsidRDefault="00B824B5" w:rsidP="00B824B5">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>with Aaron Goldman</w:t>
-[...22 lines deleted...]
-      </w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E78F244" w14:textId="10F98564" w:rsidR="00B824B5" w:rsidRPr="00464141" w:rsidRDefault="00B824B5" w:rsidP="00B824B5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00464141">
         <w:rPr>
           <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
         </w:rPr>
         <w:t xml:space="preserve"> “</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+        <w:t>Articulation Encyclopedia</w:t>
+      </w:r>
       <w:r w:rsidRPr="00464141">
         <w:rPr>
           <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
-          <w:color w:val="000000"/>
-[...441 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FE4CA6E" w14:textId="77777777" w:rsidR="00B824B5" w:rsidRDefault="00B824B5" w:rsidP="00B824B5"/>
+    <w:p w14:paraId="560C937B" w14:textId="77777777" w:rsidR="00B824B5" w:rsidRDefault="00B824B5" w:rsidP="00B824B5"/>
+    <w:p w14:paraId="2237FAF6" w14:textId="77777777" w:rsidR="00B824B5" w:rsidRDefault="00B824B5" w:rsidP="00B824B5"/>
+    <w:p w14:paraId="4D78F976" w14:textId="23DDA02E" w:rsidR="00B824B5" w:rsidRPr="00B824B5" w:rsidRDefault="00B824B5" w:rsidP="00B824B5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Flute Care and Maintenance </w:t>
-[...40 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B824B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Vibrato</w:t>
-[...626 lines deleted...]
-    <w:sectPr w:rsidR="00173371" w:rsidRPr="00173371">
+        <w:t>Electives</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03494B14" w14:textId="77777777" w:rsidR="00B824B5" w:rsidRPr="00B824B5" w:rsidRDefault="00B824B5" w:rsidP="00B824B5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B1EF2FD" w14:textId="3036AA54" w:rsidR="00B824B5" w:rsidRPr="00B824B5" w:rsidRDefault="00B824B5" w:rsidP="00B824B5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B824B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+        <w:t>Scaling Up our Scales</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE6134F" w14:textId="6DED5E10" w:rsidR="00B824B5" w:rsidRPr="00B824B5" w:rsidRDefault="00B824B5" w:rsidP="00B824B5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B824B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+        <w:t>Piccolo 101</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A8F8CA0" w14:textId="11165C40" w:rsidR="00B824B5" w:rsidRPr="00B824B5" w:rsidRDefault="00B824B5" w:rsidP="00B824B5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B824B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+        <w:t>The Ins and Outs of Breathing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="510E36DF" w14:textId="26042A37" w:rsidR="00B824B5" w:rsidRPr="00B824B5" w:rsidRDefault="00B824B5" w:rsidP="00B824B5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B824B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+        <w:t>Preparing Mozart Flute Concertos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F6E56D" w14:textId="05F28D72" w:rsidR="00B824B5" w:rsidRPr="00B824B5" w:rsidRDefault="00B824B5" w:rsidP="00B824B5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B824B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+        <w:t>DIY Recording</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65246E83" w14:textId="17264C32" w:rsidR="00B824B5" w:rsidRPr="00B824B5" w:rsidRDefault="00B824B5" w:rsidP="00B824B5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B824B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+        <w:t>Color Me Flute</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16BB4C17" w14:textId="3BA9B295" w:rsidR="00B824B5" w:rsidRPr="00B824B5" w:rsidRDefault="00B824B5" w:rsidP="00B824B5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B824B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+        <w:t>The Art of Cuing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D68211D" w14:textId="766699F0" w:rsidR="00B824B5" w:rsidRPr="00B824B5" w:rsidRDefault="00B824B5" w:rsidP="00B824B5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B824B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+        <w:t>The Trill is Back</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CB3CE6C" w14:textId="7E3E9574" w:rsidR="00B824B5" w:rsidRPr="00B824B5" w:rsidRDefault="00B824B5" w:rsidP="00B824B5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B824B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+        <w:t>Flute Maintenance and Care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="760196A5" w14:textId="02394730" w:rsidR="00B824B5" w:rsidRPr="00B824B5" w:rsidRDefault="00B824B5" w:rsidP="00B824B5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B824B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+        <w:t>Dealing with Performance Anxiety</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FB64AF5" w14:textId="1EA58BBC" w:rsidR="00B824B5" w:rsidRPr="00B824B5" w:rsidRDefault="00B824B5" w:rsidP="00B824B5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B824B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+        <w:t>Baroque Ornamentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B768CE6" w14:textId="28D44ABC" w:rsidR="00B824B5" w:rsidRPr="00B824B5" w:rsidRDefault="00B824B5" w:rsidP="00B824B5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B824B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+        <w:t>Piccolo Excerpts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68ECFB6D" w14:textId="77777777" w:rsidR="00B824B5" w:rsidRPr="00B824B5" w:rsidRDefault="00B824B5" w:rsidP="00B824B5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="684B2DAE" w14:textId="77777777" w:rsidR="00B824B5" w:rsidRPr="00B824B5" w:rsidRDefault="00B824B5" w:rsidP="00B824B5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00B824B5" w:rsidRPr="00B824B5">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calisto MT">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Palatino">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...13 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C874CD"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00EE3F50"/>
+    <w:rsidRoot w:val="00B824B5"/>
+    <w:rsid w:val="00B824B5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5088855B"/>
+  <w14:docId w14:val="3A6CE26C"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{13475F53-D2BF-184B-BB96-C3D5AC33777D}"/>
+  <w15:docId w15:val="{92DDABDB-655A-C840-ACF3-693CF1C30CB1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1827,66 +1104,51 @@
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00C874CD"/>
-[...14 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00B824B5"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -2157,55 +1419,55 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2242</Characters>
+  <Pages>1</Pages>
+  <Words>117</Words>
+  <Characters>667</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>5</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2630</CharactersWithSpaces>
+  <CharactersWithSpaces>783</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Karen Van Dyke</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>